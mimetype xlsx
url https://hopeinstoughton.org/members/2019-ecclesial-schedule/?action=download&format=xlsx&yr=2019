--- v0 (2026-06-27)
+++ v1 (2026-08-17)
@@ -116,51 +116,51 @@
   <si>
     <t>Dan Wilkinson</t>
   </si>
   <si>
     <t>Darren Guy</t>
   </si>
   <si>
     <t>Nate Soucy</t>
   </si>
   <si>
     <t>Sam Launchbury</t>
   </si>
   <si>
     <t>Denis Therien</t>
   </si>
   <si>
     <t>Nick Bartlett</t>
   </si>
   <si>
     <t>Dan Demarest</t>
   </si>
   <si>
     <t>Gordon Hampton</t>
   </si>
   <si>
-    <t>Version: 2026-06-26</t>
+    <t>Version: 2026-08-17</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>